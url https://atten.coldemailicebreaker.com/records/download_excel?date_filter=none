--- v1 (2026-03-31)
+++ v2 (2026-05-30)
@@ -425,51 +425,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:HG31"/>
+  <dimension ref="A1:JO31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Employee Name</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>29 Aug 2025</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>30 Aug 2025</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
@@ -1509,50 +1509,350 @@
       <c r="HC1" s="1" t="inlineStr">
         <is>
           <t>26 Mar 2026</t>
         </is>
       </c>
       <c r="HD1" s="1" t="inlineStr">
         <is>
           <t>27 Mar 2026</t>
         </is>
       </c>
       <c r="HE1" s="1" t="inlineStr">
         <is>
           <t>28 Mar 2026</t>
         </is>
       </c>
       <c r="HF1" s="1" t="inlineStr">
         <is>
           <t>29 Mar 2026</t>
         </is>
       </c>
       <c r="HG1" s="1" t="inlineStr">
         <is>
           <t>30 Mar 2026</t>
         </is>
       </c>
+      <c r="HH1" s="1" t="inlineStr">
+        <is>
+          <t>31 Mar 2026</t>
+        </is>
+      </c>
+      <c r="HI1" s="1" t="inlineStr">
+        <is>
+          <t>1 Apr 2026</t>
+        </is>
+      </c>
+      <c r="HJ1" s="1" t="inlineStr">
+        <is>
+          <t>2 Apr 2026</t>
+        </is>
+      </c>
+      <c r="HK1" s="1" t="inlineStr">
+        <is>
+          <t>3 Apr 2026</t>
+        </is>
+      </c>
+      <c r="HL1" s="1" t="inlineStr">
+        <is>
+          <t>4 Apr 2026</t>
+        </is>
+      </c>
+      <c r="HM1" s="1" t="inlineStr">
+        <is>
+          <t>5 Apr 2026</t>
+        </is>
+      </c>
+      <c r="HN1" s="1" t="inlineStr">
+        <is>
+          <t>6 Apr 2026</t>
+        </is>
+      </c>
+      <c r="HO1" s="1" t="inlineStr">
+        <is>
+          <t>7 Apr 2026</t>
+        </is>
+      </c>
+      <c r="HP1" s="1" t="inlineStr">
+        <is>
+          <t>8 Apr 2026</t>
+        </is>
+      </c>
+      <c r="HQ1" s="1" t="inlineStr">
+        <is>
+          <t>9 Apr 2026</t>
+        </is>
+      </c>
+      <c r="HR1" s="1" t="inlineStr">
+        <is>
+          <t>10 Apr 2026</t>
+        </is>
+      </c>
+      <c r="HS1" s="1" t="inlineStr">
+        <is>
+          <t>11 Apr 2026</t>
+        </is>
+      </c>
+      <c r="HT1" s="1" t="inlineStr">
+        <is>
+          <t>12 Apr 2026</t>
+        </is>
+      </c>
+      <c r="HU1" s="1" t="inlineStr">
+        <is>
+          <t>13 Apr 2026</t>
+        </is>
+      </c>
+      <c r="HV1" s="1" t="inlineStr">
+        <is>
+          <t>14 Apr 2026</t>
+        </is>
+      </c>
+      <c r="HW1" s="1" t="inlineStr">
+        <is>
+          <t>15 Apr 2026</t>
+        </is>
+      </c>
+      <c r="HX1" s="1" t="inlineStr">
+        <is>
+          <t>16 Apr 2026</t>
+        </is>
+      </c>
+      <c r="HY1" s="1" t="inlineStr">
+        <is>
+          <t>17 Apr 2026</t>
+        </is>
+      </c>
+      <c r="HZ1" s="1" t="inlineStr">
+        <is>
+          <t>18 Apr 2026</t>
+        </is>
+      </c>
+      <c r="IA1" s="1" t="inlineStr">
+        <is>
+          <t>19 Apr 2026</t>
+        </is>
+      </c>
+      <c r="IB1" s="1" t="inlineStr">
+        <is>
+          <t>20 Apr 2026</t>
+        </is>
+      </c>
+      <c r="IC1" s="1" t="inlineStr">
+        <is>
+          <t>21 Apr 2026</t>
+        </is>
+      </c>
+      <c r="ID1" s="1" t="inlineStr">
+        <is>
+          <t>22 Apr 2026</t>
+        </is>
+      </c>
+      <c r="IE1" s="1" t="inlineStr">
+        <is>
+          <t>23 Apr 2026</t>
+        </is>
+      </c>
+      <c r="IF1" s="1" t="inlineStr">
+        <is>
+          <t>24 Apr 2026</t>
+        </is>
+      </c>
+      <c r="IG1" s="1" t="inlineStr">
+        <is>
+          <t>25 Apr 2026</t>
+        </is>
+      </c>
+      <c r="IH1" s="1" t="inlineStr">
+        <is>
+          <t>26 Apr 2026</t>
+        </is>
+      </c>
+      <c r="II1" s="1" t="inlineStr">
+        <is>
+          <t>27 Apr 2026</t>
+        </is>
+      </c>
+      <c r="IJ1" s="1" t="inlineStr">
+        <is>
+          <t>28 Apr 2026</t>
+        </is>
+      </c>
+      <c r="IK1" s="1" t="inlineStr">
+        <is>
+          <t>29 Apr 2026</t>
+        </is>
+      </c>
+      <c r="IL1" s="1" t="inlineStr">
+        <is>
+          <t>30 Apr 2026</t>
+        </is>
+      </c>
+      <c r="IM1" s="1" t="inlineStr">
+        <is>
+          <t>1 May 2026</t>
+        </is>
+      </c>
+      <c r="IN1" s="1" t="inlineStr">
+        <is>
+          <t>2 May 2026</t>
+        </is>
+      </c>
+      <c r="IO1" s="1" t="inlineStr">
+        <is>
+          <t>3 May 2026</t>
+        </is>
+      </c>
+      <c r="IP1" s="1" t="inlineStr">
+        <is>
+          <t>4 May 2026</t>
+        </is>
+      </c>
+      <c r="IQ1" s="1" t="inlineStr">
+        <is>
+          <t>5 May 2026</t>
+        </is>
+      </c>
+      <c r="IR1" s="1" t="inlineStr">
+        <is>
+          <t>6 May 2026</t>
+        </is>
+      </c>
+      <c r="IS1" s="1" t="inlineStr">
+        <is>
+          <t>7 May 2026</t>
+        </is>
+      </c>
+      <c r="IT1" s="1" t="inlineStr">
+        <is>
+          <t>8 May 2026</t>
+        </is>
+      </c>
+      <c r="IU1" s="1" t="inlineStr">
+        <is>
+          <t>9 May 2026</t>
+        </is>
+      </c>
+      <c r="IV1" s="1" t="inlineStr">
+        <is>
+          <t>10 May 2026</t>
+        </is>
+      </c>
+      <c r="IW1" s="1" t="inlineStr">
+        <is>
+          <t>11 May 2026</t>
+        </is>
+      </c>
+      <c r="IX1" s="1" t="inlineStr">
+        <is>
+          <t>12 May 2026</t>
+        </is>
+      </c>
+      <c r="IY1" s="1" t="inlineStr">
+        <is>
+          <t>13 May 2026</t>
+        </is>
+      </c>
+      <c r="IZ1" s="1" t="inlineStr">
+        <is>
+          <t>14 May 2026</t>
+        </is>
+      </c>
+      <c r="JA1" s="1" t="inlineStr">
+        <is>
+          <t>15 May 2026</t>
+        </is>
+      </c>
+      <c r="JB1" s="1" t="inlineStr">
+        <is>
+          <t>16 May 2026</t>
+        </is>
+      </c>
+      <c r="JC1" s="1" t="inlineStr">
+        <is>
+          <t>17 May 2026</t>
+        </is>
+      </c>
+      <c r="JD1" s="1" t="inlineStr">
+        <is>
+          <t>18 May 2026</t>
+        </is>
+      </c>
+      <c r="JE1" s="1" t="inlineStr">
+        <is>
+          <t>19 May 2026</t>
+        </is>
+      </c>
+      <c r="JF1" s="1" t="inlineStr">
+        <is>
+          <t>20 May 2026</t>
+        </is>
+      </c>
+      <c r="JG1" s="1" t="inlineStr">
+        <is>
+          <t>21 May 2026</t>
+        </is>
+      </c>
+      <c r="JH1" s="1" t="inlineStr">
+        <is>
+          <t>22 May 2026</t>
+        </is>
+      </c>
+      <c r="JI1" s="1" t="inlineStr">
+        <is>
+          <t>23 May 2026</t>
+        </is>
+      </c>
+      <c r="JJ1" s="1" t="inlineStr">
+        <is>
+          <t>24 May 2026</t>
+        </is>
+      </c>
+      <c r="JK1" s="1" t="inlineStr">
+        <is>
+          <t>25 May 2026</t>
+        </is>
+      </c>
+      <c r="JL1" s="1" t="inlineStr">
+        <is>
+          <t>26 May 2026</t>
+        </is>
+      </c>
+      <c r="JM1" s="1" t="inlineStr">
+        <is>
+          <t>27 May 2026</t>
+        </is>
+      </c>
+      <c r="JN1" s="1" t="inlineStr">
+        <is>
+          <t>28 May 2026</t>
+        </is>
+      </c>
+      <c r="JO1" s="1" t="inlineStr">
+        <is>
+          <t>29 May 2026</t>
+        </is>
+      </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>aakanksha</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>-</t>
@@ -2586,50 +2886,350 @@
       <c r="HC2" t="inlineStr">
         <is>
           <t>Full-Day</t>
         </is>
       </c>
       <c r="HD2" t="inlineStr">
         <is>
           <t>Full-Day</t>
         </is>
       </c>
       <c r="HE2" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HF2" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HG2" t="inlineStr">
         <is>
           <t>Full-Day</t>
         </is>
       </c>
+      <c r="HH2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HI2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HJ2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HK2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HL2" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HM2" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HN2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HO2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HP2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HQ2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HR2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HS2" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HT2" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HU2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HV2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HW2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HX2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HY2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HZ2" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IA2" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IB2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IC2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="ID2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IE2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IF2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IG2" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IH2" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="II2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IJ2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IK2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IL2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IM2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IN2" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IO2" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IP2" t="inlineStr">
+        <is>
+          <t>Half-Day</t>
+        </is>
+      </c>
+      <c r="IQ2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IR2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IS2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IT2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IU2" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IV2" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IW2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IX2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IY2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IZ2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JA2" t="inlineStr">
+        <is>
+          <t>Half-Day</t>
+        </is>
+      </c>
+      <c r="JB2" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JC2" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JD2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JE2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JF2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JG2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JH2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JI2" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JJ2" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JK2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JL2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JM2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JN2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JO2" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>ankita</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Full-day</t>
@@ -3663,50 +4263,350 @@
       <c r="HC3" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HD3" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HE3" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HF3" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HG3" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
+      <c r="HH3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HI3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HJ3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HK3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HL3" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HM3" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HN3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HO3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HP3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HQ3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HR3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HS3" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HT3" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HU3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HV3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HW3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HX3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HY3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HZ3" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IA3" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IB3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IC3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="ID3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IE3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IF3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IG3" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IH3" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="II3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IJ3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IK3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IL3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IM3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IN3" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IO3" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IP3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IQ3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IR3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IS3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IT3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IU3" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IV3" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IW3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IX3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IY3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IZ3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JA3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JB3" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JC3" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JD3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JE3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JF3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JG3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JH3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JI3" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JJ3" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JK3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JL3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JM3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JN3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JO3" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>virat</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>-</t>
@@ -4740,50 +5640,350 @@
       <c r="HC4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HD4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HE4" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HF4" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HG4" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
+      <c r="HH4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HI4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HJ4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HK4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HL4" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HM4" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HN4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HO4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HP4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HQ4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HR4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HS4" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HT4" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HU4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HV4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HW4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HX4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HY4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HZ4" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IA4" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IB4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IC4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="ID4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IE4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IF4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IG4" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IH4" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="II4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IJ4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IK4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IL4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IM4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IN4" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IO4" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IP4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IQ4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IR4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IS4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IT4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IU4" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IV4" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IW4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IX4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IY4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IZ4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JA4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JB4" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JC4" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JD4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JE4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JF4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JG4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JH4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JI4" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JJ4" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JK4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JL4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JM4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JN4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JO4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>shraddha</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>-</t>
@@ -5817,50 +7017,350 @@
       <c r="HC5" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HD5" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HE5" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HF5" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HG5" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
+      <c r="HH5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HI5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HJ5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HK5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HL5" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HM5" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HN5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HO5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HP5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HQ5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HR5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HS5" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HT5" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HU5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HV5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HW5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HX5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HY5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HZ5" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IA5" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IB5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IC5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="ID5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IE5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IF5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IG5" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IH5" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="II5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IJ5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IK5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IL5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IM5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IN5" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IO5" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IP5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IQ5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IR5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IS5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IT5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IU5" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IV5" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IW5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IX5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IY5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IZ5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JA5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JB5" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JC5" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JD5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JE5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JF5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JG5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JH5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JI5" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JJ5" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JK5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JL5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JM5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JN5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JO5" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>dave</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Full-Day</t>
@@ -6894,50 +8394,350 @@
       <c r="HC6" t="inlineStr">
         <is>
           <t>Full-Day</t>
         </is>
       </c>
       <c r="HD6" t="inlineStr">
         <is>
           <t>Full-Day</t>
         </is>
       </c>
       <c r="HE6" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HF6" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HG6" t="inlineStr">
         <is>
           <t>Full-Day</t>
         </is>
       </c>
+      <c r="HH6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HI6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HJ6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HK6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HL6" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HM6" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HN6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HO6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HP6" t="inlineStr">
+        <is>
+          <t>None</t>
+        </is>
+      </c>
+      <c r="HQ6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HR6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HS6" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HT6" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HU6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HV6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HW6" t="inlineStr">
+        <is>
+          <t>Not set</t>
+        </is>
+      </c>
+      <c r="HX6" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HY6" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HZ6" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IA6" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IB6" t="inlineStr">
+        <is>
+          <t>None</t>
+        </is>
+      </c>
+      <c r="IC6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="ID6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IE6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IF6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IG6" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IH6" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="II6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IJ6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IK6" t="inlineStr">
+        <is>
+          <t>Not set</t>
+        </is>
+      </c>
+      <c r="IL6" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IM6" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IN6" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IO6" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IP6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IQ6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IR6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IS6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IT6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IU6" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IV6" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IW6" t="inlineStr">
+        <is>
+          <t>Not set</t>
+        </is>
+      </c>
+      <c r="IX6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IY6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IZ6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JA6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JB6" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JC6" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JD6" t="inlineStr">
+        <is>
+          <t>None</t>
+        </is>
+      </c>
+      <c r="JE6" t="inlineStr">
+        <is>
+          <t>None</t>
+        </is>
+      </c>
+      <c r="JF6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JG6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JH6" t="inlineStr">
+        <is>
+          <t>Not set</t>
+        </is>
+      </c>
+      <c r="JI6" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JJ6" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JK6" t="inlineStr">
+        <is>
+          <t>Not set</t>
+        </is>
+      </c>
+      <c r="JL6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JM6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JN6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JO6" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>rohan</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>-</t>
@@ -7971,50 +9771,350 @@
       <c r="HC7" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HD7" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HE7" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HF7" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HG7" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
+      <c r="HH7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HI7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HJ7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HK7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HL7" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HM7" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HN7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HO7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HP7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HQ7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HR7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HS7" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HT7" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HU7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HV7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HW7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HX7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HY7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HZ7" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IA7" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IB7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IC7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="ID7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IE7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IF7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IG7" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IH7" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="II7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IJ7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IK7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IL7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IM7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IN7" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IO7" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IP7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IQ7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IR7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IS7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IT7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IU7" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IV7" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IW7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IX7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IY7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IZ7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JA7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JB7" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JC7" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JD7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JE7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JF7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JG7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JH7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JI7" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JJ7" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JK7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JL7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JM7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JN7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JO7" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>nikita</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>-</t>
@@ -9048,50 +11148,350 @@
       <c r="HC8" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HD8" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HE8" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HF8" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HG8" t="inlineStr">
         <is>
           <t>Full-Day</t>
         </is>
       </c>
+      <c r="HH8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HI8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HJ8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HK8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HL8" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HM8" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HN8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HO8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HP8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HQ8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HR8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HS8" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HT8" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HU8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HV8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HW8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HX8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HY8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HZ8" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IA8" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IB8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IC8" t="inlineStr">
+        <is>
+          <t>Not set</t>
+        </is>
+      </c>
+      <c r="ID8" t="inlineStr">
+        <is>
+          <t>Not set</t>
+        </is>
+      </c>
+      <c r="IE8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IF8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IG8" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IH8" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="II8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IJ8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IK8" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IL8" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IM8" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IN8" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IO8" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IP8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IQ8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IR8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IS8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IT8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IU8" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IV8" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IW8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IX8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IY8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IZ8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JA8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JB8" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JC8" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JD8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JE8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JF8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JG8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JH8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JI8" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JJ8" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JK8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JL8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JM8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JN8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JO8" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>amrita</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>-</t>
@@ -10125,50 +12525,350 @@
       <c r="HC9" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HD9" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HE9" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HF9" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HG9" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
+      <c r="HH9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HI9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HJ9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HK9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HL9" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HM9" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HN9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HO9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HP9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HQ9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HR9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HS9" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HT9" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HU9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HV9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HW9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HX9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HY9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HZ9" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IA9" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IB9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IC9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="ID9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IE9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IF9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IG9" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IH9" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="II9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IJ9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IK9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IL9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IM9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IN9" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IO9" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IP9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IQ9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IR9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IS9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IT9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IU9" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IV9" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IW9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IX9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IY9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IZ9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JA9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JB9" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JC9" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JD9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JE9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JF9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JG9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JH9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JI9" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JJ9" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JK9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JL9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JM9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JN9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JO9" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>vanshika</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>-</t>
@@ -11202,50 +13902,350 @@
       <c r="HC10" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HD10" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HE10" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HF10" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HG10" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
+      <c r="HH10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HI10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HJ10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HK10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HL10" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HM10" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HN10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HO10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HP10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HQ10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HR10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HS10" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HT10" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HU10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HV10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HW10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HX10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HY10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HZ10" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IA10" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IB10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IC10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="ID10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IE10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IF10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IG10" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IH10" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="II10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IJ10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IK10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IL10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IM10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IN10" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IO10" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IP10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IQ10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IR10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IS10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IT10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IU10" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IV10" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IW10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IX10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IY10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IZ10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JA10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JB10" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JC10" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JD10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JE10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JF10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JG10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JH10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JI10" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JJ10" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JK10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JL10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JM10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JN10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JO10" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>kartik</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Full-Day</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Full-Day</t>
@@ -12279,50 +15279,350 @@
       <c r="HC11" t="inlineStr">
         <is>
           <t>Full-Day</t>
         </is>
       </c>
       <c r="HD11" t="inlineStr">
         <is>
           <t>Full-Day</t>
         </is>
       </c>
       <c r="HE11" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HF11" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HG11" t="inlineStr">
         <is>
           <t>Full-Day</t>
         </is>
       </c>
+      <c r="HH11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HI11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HJ11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HK11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HL11" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HM11" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HN11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HO11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HP11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HQ11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HR11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HS11" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HT11" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HU11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HV11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HW11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HX11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HY11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HZ11" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IA11" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IB11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IC11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="ID11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IE11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IF11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IG11" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IH11" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="II11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IJ11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IK11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IL11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IM11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IN11" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IO11" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IP11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IQ11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IR11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IS11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IT11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IU11" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IV11" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IW11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IX11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IY11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IZ11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JA11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JB11" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JC11" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JD11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JE11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JF11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JG11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JH11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JI11" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JJ11" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JK11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JL11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JM11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JN11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JO11" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>swarnadeep</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>-</t>
@@ -13356,50 +16656,350 @@
       <c r="HC12" t="inlineStr">
         <is>
           <t>Full-Day</t>
         </is>
       </c>
       <c r="HD12" t="inlineStr">
         <is>
           <t>Full-Day</t>
         </is>
       </c>
       <c r="HE12" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HF12" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HG12" t="inlineStr">
         <is>
           <t>Full-Day</t>
         </is>
       </c>
+      <c r="HH12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HI12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HJ12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HK12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HL12" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HM12" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HN12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HO12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HP12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HQ12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HR12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HS12" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HT12" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HU12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HV12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HW12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HX12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HY12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HZ12" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IA12" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IB12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IC12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="ID12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IE12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IF12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IG12" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IH12" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="II12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IJ12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IK12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IL12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IM12" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IN12" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IO12" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IP12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IQ12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IR12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IS12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IT12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IU12" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IV12" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IW12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IX12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IY12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IZ12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JA12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JB12" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JC12" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JD12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JE12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JF12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JG12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JH12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JI12" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JJ12" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JK12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JL12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JM12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JN12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JO12" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>aneesh</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>-</t>
@@ -14433,50 +18033,350 @@
       <c r="HC13" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HD13" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HE13" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HF13" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HG13" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
+      <c r="HH13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HI13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HJ13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HK13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HL13" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HM13" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HN13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HO13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HP13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HQ13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HR13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HS13" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HT13" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HU13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HV13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HW13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HX13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HY13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HZ13" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IA13" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IB13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IC13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="ID13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IE13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IF13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IG13" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IH13" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="II13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IJ13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IK13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IL13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IM13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IN13" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IO13" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IP13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IQ13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IR13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IS13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IT13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IU13" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IV13" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IW13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IX13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IY13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IZ13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JA13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JB13" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JC13" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JD13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JE13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JF13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JG13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JH13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JI13" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JJ13" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JK13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JL13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JM13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JN13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JO13" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>juhika</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>-</t>
@@ -15510,50 +19410,350 @@
       <c r="HC14" t="inlineStr">
         <is>
           <t>Full-Day</t>
         </is>
       </c>
       <c r="HD14" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HE14" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HF14" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HG14" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
+      <c r="HH14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HI14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HJ14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HK14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HL14" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HM14" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HN14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HO14" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HP14" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HQ14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HR14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HS14" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HT14" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HU14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HV14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HW14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HX14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HY14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HZ14" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IA14" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IB14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IC14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="ID14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IE14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IF14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IG14" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IH14" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="II14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IJ14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IK14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IL14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IM14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IN14" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IO14" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IP14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IQ14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IR14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IS14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IT14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IU14" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IV14" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IW14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IX14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IY14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IZ14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JA14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JB14" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JC14" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JD14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JE14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JF14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JG14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JH14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JI14" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JJ14" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JK14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JL14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JM14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JN14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JO14" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>chetanya</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>-</t>
@@ -16587,50 +20787,350 @@
       <c r="HC15" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HD15" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HE15" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HF15" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HG15" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
+      <c r="HH15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HI15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HJ15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HK15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HL15" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HM15" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HN15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HO15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HP15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HQ15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HR15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HS15" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HT15" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HU15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HV15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HW15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HX15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HY15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HZ15" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IA15" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IB15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IC15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="ID15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IE15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IF15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IG15" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IH15" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="II15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IJ15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IK15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IL15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IM15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IN15" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IO15" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IP15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IQ15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IR15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IS15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IT15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IU15" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IV15" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IW15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IX15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IY15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IZ15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JA15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JB15" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JC15" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JD15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JE15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JF15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JG15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JH15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JI15" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JJ15" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JK15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JL15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JM15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JN15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JO15" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>shashank</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>-</t>
@@ -17664,50 +22164,350 @@
       <c r="HC16" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HD16" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HE16" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HF16" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HG16" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
+      <c r="HH16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HI16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HJ16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HK16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HL16" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HM16" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HN16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HO16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HP16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HQ16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HR16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HS16" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HT16" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HU16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HV16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HW16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HX16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HY16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HZ16" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IA16" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IB16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IC16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="ID16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IE16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IF16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IG16" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IH16" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="II16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IJ16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IK16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IL16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IM16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IN16" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IO16" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IP16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IQ16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IR16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IS16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IT16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IU16" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IV16" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IW16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IX16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IY16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IZ16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JA16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JB16" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JC16" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JD16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JE16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JF16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JG16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JH16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JI16" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JJ16" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JK16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JL16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JM16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JN16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JO16" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>shreyes</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>None</t>
@@ -18741,50 +23541,350 @@
       <c r="HC17" t="inlineStr">
         <is>
           <t>Full-Day</t>
         </is>
       </c>
       <c r="HD17" t="inlineStr">
         <is>
           <t>Full-Day</t>
         </is>
       </c>
       <c r="HE17" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HF17" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HG17" t="inlineStr">
         <is>
           <t>Full-Day</t>
         </is>
       </c>
+      <c r="HH17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HI17" t="inlineStr">
+        <is>
+          <t>None</t>
+        </is>
+      </c>
+      <c r="HJ17" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HK17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HL17" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HM17" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HN17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HO17" t="inlineStr">
+        <is>
+          <t>None</t>
+        </is>
+      </c>
+      <c r="HP17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HQ17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HR17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HS17" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HT17" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HU17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HV17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HW17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HX17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HY17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HZ17" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IA17" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IB17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IC17" t="inlineStr">
+        <is>
+          <t>Not set</t>
+        </is>
+      </c>
+      <c r="ID17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IE17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IF17" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IG17" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IH17" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="II17" t="inlineStr">
+        <is>
+          <t>None</t>
+        </is>
+      </c>
+      <c r="IJ17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IK17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IL17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IM17" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IN17" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IO17" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IP17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IQ17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IR17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IS17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IT17" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IU17" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IV17" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IW17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IX17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IY17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IZ17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JA17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JB17" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JC17" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JD17" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JE17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JF17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JG17" t="inlineStr">
+        <is>
+          <t>None</t>
+        </is>
+      </c>
+      <c r="JH17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JI17" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JJ17" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JK17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JL17" t="inlineStr">
+        <is>
+          <t>None</t>
+        </is>
+      </c>
+      <c r="JM17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JN17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JO17" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>sakshi</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Full-Day</t>
@@ -19818,50 +24918,350 @@
       <c r="HC18" t="inlineStr">
         <is>
           <t>Full-Day</t>
         </is>
       </c>
       <c r="HD18" t="inlineStr">
         <is>
           <t>Full-Day</t>
         </is>
       </c>
       <c r="HE18" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HF18" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HG18" t="inlineStr">
         <is>
           <t>Full-Day</t>
         </is>
       </c>
+      <c r="HH18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HI18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HJ18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HK18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HL18" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HM18" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HN18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HO18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HP18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HQ18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HR18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HS18" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HT18" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HU18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HV18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HW18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HX18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HY18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HZ18" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IA18" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IB18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IC18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="ID18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IE18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IF18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IG18" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IH18" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="II18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IJ18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IK18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IL18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IM18" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IN18" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IO18" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IP18" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IQ18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IR18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IS18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IT18" t="inlineStr">
+        <is>
+          <t>None</t>
+        </is>
+      </c>
+      <c r="IU18" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IV18" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IW18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IX18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IY18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IZ18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JA18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JB18" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JC18" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JD18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JE18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JF18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JG18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JH18" t="inlineStr">
+        <is>
+          <t>None</t>
+        </is>
+      </c>
+      <c r="JI18" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JJ18" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JK18" t="inlineStr">
+        <is>
+          <t>Not set</t>
+        </is>
+      </c>
+      <c r="JL18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JM18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JN18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JO18" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>kailash</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Full-Day</t>
@@ -20895,50 +26295,350 @@
       <c r="HC19" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HD19" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HE19" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HF19" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HG19" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
+      <c r="HH19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HI19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HJ19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HK19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HL19" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HM19" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HN19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HO19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HP19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HQ19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HR19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HS19" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HT19" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HU19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HV19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HW19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HX19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HY19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HZ19" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IA19" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IB19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IC19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="ID19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IE19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IF19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IG19" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IH19" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="II19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IJ19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IK19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IL19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IM19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IN19" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IO19" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IP19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IQ19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IR19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IS19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IT19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IU19" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IV19" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IW19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IX19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IY19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IZ19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JA19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JB19" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JC19" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JD19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JE19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JF19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JG19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JH19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JI19" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JJ19" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JK19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JL19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JM19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JN19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JO19" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>akanksha</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>-</t>
@@ -21972,50 +27672,350 @@
       <c r="HC20" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HD20" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HE20" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HF20" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HG20" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
+      <c r="HH20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HI20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HJ20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HK20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HL20" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HM20" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HN20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HO20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HP20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HQ20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HR20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HS20" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HT20" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HU20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HV20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HW20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HX20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HY20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HZ20" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IA20" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IB20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IC20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="ID20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IE20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IF20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IG20" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IH20" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="II20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IJ20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IK20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IL20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IM20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IN20" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IO20" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IP20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IQ20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IR20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IS20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IT20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IU20" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IV20" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IW20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IX20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IY20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IZ20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JA20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JB20" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JC20" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JD20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JE20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JF20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JG20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JH20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JI20" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JJ20" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JK20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JL20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JM20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JN20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JO20" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>jhansi</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>-</t>
@@ -23049,50 +29049,350 @@
       <c r="HC21" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HD21" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HE21" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HF21" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HG21" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
+      <c r="HH21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HI21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HJ21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HK21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HL21" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HM21" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HN21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HO21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HP21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HQ21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HR21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HS21" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HT21" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HU21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HV21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HW21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HX21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HY21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HZ21" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IA21" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IB21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IC21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="ID21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IE21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IF21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IG21" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IH21" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="II21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IJ21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IK21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IL21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IM21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IN21" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IO21" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IP21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IQ21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IR21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IS21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IT21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IU21" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IV21" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IW21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IX21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IY21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IZ21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JA21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JB21" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JC21" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JD21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JE21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JF21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JG21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JH21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JI21" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JJ21" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JK21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JL21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JM21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JN21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JO21" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>tushar</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>-</t>
@@ -24126,50 +30426,350 @@
       <c r="HC22" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HD22" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HE22" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HF22" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HG22" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
+      <c r="HH22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HI22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HJ22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HK22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HL22" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HM22" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HN22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HO22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HP22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HQ22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HR22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HS22" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HT22" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HU22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HV22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HW22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HX22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HY22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HZ22" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IA22" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IB22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IC22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="ID22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IE22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IF22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IG22" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IH22" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="II22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IJ22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IK22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IL22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IM22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IN22" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IO22" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IP22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IQ22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IR22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IS22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IT22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IU22" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IV22" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IW22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IX22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IY22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IZ22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JA22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JB22" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JC22" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JD22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JE22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JF22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JG22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JH22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JI22" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JJ22" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JK22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JL22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JM22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JN22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JO22" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>pallavi</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>-</t>
@@ -25203,50 +31803,350 @@
       <c r="HC23" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HD23" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HE23" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HF23" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HG23" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
+      <c r="HH23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HI23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HJ23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HK23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HL23" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HM23" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HN23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HO23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HP23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HQ23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HR23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HS23" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HT23" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HU23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HV23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HW23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HX23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HY23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HZ23" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IA23" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IB23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IC23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="ID23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IE23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IF23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IG23" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IH23" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="II23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IJ23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IK23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IL23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IM23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IN23" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IO23" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IP23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IQ23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IR23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IS23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IT23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IU23" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IV23" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IW23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IX23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IY23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IZ23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JA23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JB23" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JC23" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JD23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JE23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JF23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JG23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JH23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JI23" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JJ23" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JK23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JL23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JM23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JN23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JO23" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>yesha</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>-</t>
@@ -26280,50 +33180,350 @@
       <c r="HC24" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HD24" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HE24" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HF24" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HG24" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
+      <c r="HH24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HI24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HJ24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HK24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HL24" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HM24" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HN24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HO24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HP24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HQ24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HR24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HS24" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HT24" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HU24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HV24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HW24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HX24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HY24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HZ24" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IA24" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IB24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IC24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="ID24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IE24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IF24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IG24" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IH24" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="II24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IJ24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IK24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IL24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IM24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IN24" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IO24" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IP24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IQ24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IR24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IS24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IT24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IU24" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IV24" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IW24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IX24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IY24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IZ24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JA24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JB24" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JC24" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JD24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JE24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JF24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JG24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JH24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JI24" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JJ24" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JK24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JL24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JM24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JN24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JO24" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>mebashngain</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>-</t>
@@ -27357,50 +34557,350 @@
       <c r="HC25" t="inlineStr">
         <is>
           <t>Full-Day</t>
         </is>
       </c>
       <c r="HD25" t="inlineStr">
         <is>
           <t>Full-Day</t>
         </is>
       </c>
       <c r="HE25" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HF25" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HG25" t="inlineStr">
         <is>
           <t>Full-Day</t>
         </is>
       </c>
+      <c r="HH25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HI25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HJ25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HK25" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HL25" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HM25" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HN25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HO25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HP25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HQ25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HR25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HS25" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HT25" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HU25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HV25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HW25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HX25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HY25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HZ25" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IA25" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IB25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IC25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="ID25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IE25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IF25" t="inlineStr">
+        <is>
+          <t>None</t>
+        </is>
+      </c>
+      <c r="IG25" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IH25" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="II25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IJ25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IK25" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IL25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IM25" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IN25" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IO25" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IP25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IQ25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IR25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IS25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IT25" t="inlineStr">
+        <is>
+          <t>Not set</t>
+        </is>
+      </c>
+      <c r="IU25" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IV25" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IW25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IX25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IY25" t="inlineStr">
+        <is>
+          <t>None</t>
+        </is>
+      </c>
+      <c r="IZ25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JA25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JB25" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JC25" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JD25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JE25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JF25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JG25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JH25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JI25" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JJ25" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JK25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JL25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JM25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JN25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JO25" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>rajat</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Full-Day</t>
@@ -28434,50 +35934,350 @@
       <c r="HC26" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HD26" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HE26" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HF26" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HG26" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
+      <c r="HH26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HI26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HJ26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HK26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HL26" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HM26" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HN26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HO26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HP26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HQ26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HR26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HS26" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HT26" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HU26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HV26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HW26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HX26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HY26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HZ26" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IA26" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IB26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IC26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="ID26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IE26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IF26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IG26" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IH26" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="II26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IJ26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IK26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IL26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IM26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IN26" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IO26" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IP26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IQ26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IR26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IS26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IT26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IU26" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IV26" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IW26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IX26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IY26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IZ26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JA26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JB26" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JC26" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JD26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JE26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JF26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JG26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JH26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JI26" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JJ26" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JK26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JL26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JM26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JN26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JO26" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>aachal</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Full-day</t>
@@ -29511,50 +37311,350 @@
       <c r="HC27" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HD27" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="HE27" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HF27" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HG27" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
+      <c r="HH27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HI27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HJ27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HK27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HL27" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HM27" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HN27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HO27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HP27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HQ27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HR27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HS27" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HT27" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HU27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HV27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HW27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HX27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HY27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HZ27" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IA27" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IB27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IC27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="ID27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IE27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IF27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IG27" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IH27" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="II27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IJ27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IK27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IL27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IM27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IN27" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IO27" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IP27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IQ27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IR27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IS27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IT27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IU27" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IV27" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IW27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IX27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IY27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IZ27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JA27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JB27" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JC27" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JD27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JE27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JF27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JG27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JH27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JI27" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JJ27" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JK27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JL27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JM27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JN27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JO27" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>rahulmohapatra</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>-</t>
@@ -30588,50 +38688,350 @@
       <c r="HC28" t="inlineStr">
         <is>
           <t>Full-Day</t>
         </is>
       </c>
       <c r="HD28" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
       <c r="HE28" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HF28" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HG28" t="inlineStr">
         <is>
           <t>None</t>
         </is>
       </c>
+      <c r="HH28" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HI28" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HJ28" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HK28" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HL28" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HM28" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HN28" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HO28" t="inlineStr">
+        <is>
+          <t>Not set</t>
+        </is>
+      </c>
+      <c r="HP28" t="inlineStr">
+        <is>
+          <t>Not set</t>
+        </is>
+      </c>
+      <c r="HQ28" t="inlineStr">
+        <is>
+          <t>Not set</t>
+        </is>
+      </c>
+      <c r="HR28" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HS28" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HT28" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HU28" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HV28" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HW28" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HX28" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HY28" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HZ28" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IA28" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IB28" t="inlineStr">
+        <is>
+          <t>None</t>
+        </is>
+      </c>
+      <c r="IC28" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="ID28" t="inlineStr">
+        <is>
+          <t>None</t>
+        </is>
+      </c>
+      <c r="IE28" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IF28" t="inlineStr">
+        <is>
+          <t>None</t>
+        </is>
+      </c>
+      <c r="IG28" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IH28" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="II28" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IJ28" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IK28" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IL28" t="inlineStr">
+        <is>
+          <t>Not set</t>
+        </is>
+      </c>
+      <c r="IM28" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IN28" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IO28" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IP28" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IQ28" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IR28" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IS28" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IT28" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IU28" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IV28" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IW28" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IX28" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IY28" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IZ28" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JA28" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JB28" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JC28" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JD28" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JE28" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JF28" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JG28" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JH28" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JI28" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JJ28" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JK28" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JL28" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JM28" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JN28" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JO28" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>sanika</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Full-Day</t>
@@ -31661,50 +40061,350 @@
         <is>
           <t>Full-Day</t>
         </is>
       </c>
       <c r="HC29" t="inlineStr">
         <is>
           <t>Full-Day</t>
         </is>
       </c>
       <c r="HD29" t="inlineStr">
         <is>
           <t>Full-Day</t>
         </is>
       </c>
       <c r="HE29" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HF29" t="inlineStr">
         <is>
           <t>Weekends</t>
         </is>
       </c>
       <c r="HG29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HH29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HI29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HJ29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HK29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HL29" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HM29" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HN29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HO29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HP29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HQ29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HR29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HS29" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HT29" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="HU29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HV29" t="inlineStr">
+        <is>
+          <t>Not set</t>
+        </is>
+      </c>
+      <c r="HW29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HX29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="HY29" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="HZ29" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IA29" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IB29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IC29" t="inlineStr">
+        <is>
+          <t>Not set</t>
+        </is>
+      </c>
+      <c r="ID29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IE29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IF29" t="inlineStr">
+        <is>
+          <t>Not set</t>
+        </is>
+      </c>
+      <c r="IG29" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IH29" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="II29" t="inlineStr">
+        <is>
+          <t>None</t>
+        </is>
+      </c>
+      <c r="IJ29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IK29" t="inlineStr">
+        <is>
+          <t>Not set</t>
+        </is>
+      </c>
+      <c r="IL29" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IM29" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="IN29" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IO29" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IP29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IQ29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IR29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IS29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IT29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IU29" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IV29" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="IW29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IX29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IY29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="IZ29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JA29" t="inlineStr">
+        <is>
+          <t>Not set</t>
+        </is>
+      </c>
+      <c r="JB29" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JC29" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JD29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JE29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JF29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JG29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JH29" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JI29" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JJ29" t="inlineStr">
+        <is>
+          <t>Weekends</t>
+        </is>
+      </c>
+      <c r="JK29" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="JL29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JM29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JN29" t="inlineStr">
+        <is>
+          <t>Full-Day</t>
+        </is>
+      </c>
+      <c r="JO29" t="inlineStr">
         <is>
           <t>Full-Day</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr"/>
       <c r="B30" t="inlineStr"/>
       <c r="C30" t="inlineStr"/>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr"/>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr"/>
       <c r="I30" t="inlineStr"/>
       <c r="J30" t="inlineStr"/>
       <c r="K30" t="inlineStr"/>
       <c r="L30" t="inlineStr"/>
       <c r="M30" t="inlineStr"/>
       <c r="N30" t="inlineStr"/>
       <c r="O30" t="inlineStr"/>
       <c r="P30" t="inlineStr"/>
       <c r="Q30" t="inlineStr"/>
       <c r="R30" t="inlineStr"/>
       <c r="S30" t="inlineStr"/>
@@ -31882,55 +40582,115 @@
       <c r="GI30" t="inlineStr"/>
       <c r="GJ30" t="inlineStr"/>
       <c r="GK30" t="inlineStr"/>
       <c r="GL30" t="inlineStr"/>
       <c r="GM30" t="inlineStr"/>
       <c r="GN30" t="inlineStr"/>
       <c r="GO30" t="inlineStr"/>
       <c r="GP30" t="inlineStr"/>
       <c r="GQ30" t="inlineStr"/>
       <c r="GR30" t="inlineStr"/>
       <c r="GS30" t="inlineStr"/>
       <c r="GT30" t="inlineStr"/>
       <c r="GU30" t="inlineStr"/>
       <c r="GV30" t="inlineStr"/>
       <c r="GW30" t="inlineStr"/>
       <c r="GX30" t="inlineStr"/>
       <c r="GY30" t="inlineStr"/>
       <c r="GZ30" t="inlineStr"/>
       <c r="HA30" t="inlineStr"/>
       <c r="HB30" t="inlineStr"/>
       <c r="HC30" t="inlineStr"/>
       <c r="HD30" t="inlineStr"/>
       <c r="HE30" t="inlineStr"/>
       <c r="HF30" t="inlineStr"/>
       <c r="HG30" t="inlineStr"/>
+      <c r="HH30" t="inlineStr"/>
+      <c r="HI30" t="inlineStr"/>
+      <c r="HJ30" t="inlineStr"/>
+      <c r="HK30" t="inlineStr"/>
+      <c r="HL30" t="inlineStr"/>
+      <c r="HM30" t="inlineStr"/>
+      <c r="HN30" t="inlineStr"/>
+      <c r="HO30" t="inlineStr"/>
+      <c r="HP30" t="inlineStr"/>
+      <c r="HQ30" t="inlineStr"/>
+      <c r="HR30" t="inlineStr"/>
+      <c r="HS30" t="inlineStr"/>
+      <c r="HT30" t="inlineStr"/>
+      <c r="HU30" t="inlineStr"/>
+      <c r="HV30" t="inlineStr"/>
+      <c r="HW30" t="inlineStr"/>
+      <c r="HX30" t="inlineStr"/>
+      <c r="HY30" t="inlineStr"/>
+      <c r="HZ30" t="inlineStr"/>
+      <c r="IA30" t="inlineStr"/>
+      <c r="IB30" t="inlineStr"/>
+      <c r="IC30" t="inlineStr"/>
+      <c r="ID30" t="inlineStr"/>
+      <c r="IE30" t="inlineStr"/>
+      <c r="IF30" t="inlineStr"/>
+      <c r="IG30" t="inlineStr"/>
+      <c r="IH30" t="inlineStr"/>
+      <c r="II30" t="inlineStr"/>
+      <c r="IJ30" t="inlineStr"/>
+      <c r="IK30" t="inlineStr"/>
+      <c r="IL30" t="inlineStr"/>
+      <c r="IM30" t="inlineStr"/>
+      <c r="IN30" t="inlineStr"/>
+      <c r="IO30" t="inlineStr"/>
+      <c r="IP30" t="inlineStr"/>
+      <c r="IQ30" t="inlineStr"/>
+      <c r="IR30" t="inlineStr"/>
+      <c r="IS30" t="inlineStr"/>
+      <c r="IT30" t="inlineStr"/>
+      <c r="IU30" t="inlineStr"/>
+      <c r="IV30" t="inlineStr"/>
+      <c r="IW30" t="inlineStr"/>
+      <c r="IX30" t="inlineStr"/>
+      <c r="IY30" t="inlineStr"/>
+      <c r="IZ30" t="inlineStr"/>
+      <c r="JA30" t="inlineStr"/>
+      <c r="JB30" t="inlineStr"/>
+      <c r="JC30" t="inlineStr"/>
+      <c r="JD30" t="inlineStr"/>
+      <c r="JE30" t="inlineStr"/>
+      <c r="JF30" t="inlineStr"/>
+      <c r="JG30" t="inlineStr"/>
+      <c r="JH30" t="inlineStr"/>
+      <c r="JI30" t="inlineStr"/>
+      <c r="JJ30" t="inlineStr"/>
+      <c r="JK30" t="inlineStr"/>
+      <c r="JL30" t="inlineStr"/>
+      <c r="JM30" t="inlineStr"/>
+      <c r="JN30" t="inlineStr"/>
+      <c r="JO30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>Note: 1. None OR Not-Set can be: Present, Half-Day, or Absent; 2. Dash ("-") is: Absent/Employee left</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A31:HG31"/>
+    <mergeCell ref="A31:JO31"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>